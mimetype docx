--- v0 (2026-06-08)
+++ v1 (2026-07-15)
@@ -6,1117 +6,1290 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68E6AF10" w14:textId="77777777" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="71C0924D" w14:textId="6391FBB4" w:rsidR="008A7FFA" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="00A9634B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585C30">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Subject: Request to Attend Intelex Ignite User Conference</w:t>
+        <w:t>Business Case for Attending Intelex Ignite North America User Conference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D6DBF1" w14:textId="6E065C47" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="09516097" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="4433F7B9" w14:textId="77777777" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:br/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00585C30">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00297AF5">
+      <w:r w:rsidRPr="006067FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F68E9" w:themeColor="accent5"/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t>Ignite: North America / Ignite: Europe]</w:t>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Intelex Ignite North America 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AF5">
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Dates: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006067FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4F68E9" w:themeColor="accent5"/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>October 7–8, 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585C30">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">taking place in </w:t>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Location: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AF5">
+      <w:r w:rsidRPr="006067FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4F68E9" w:themeColor="accent5"/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...45 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dallas, Texas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B98771" w14:textId="3596A8A2" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="18B3523F" w14:textId="77777777" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:t>.</w:t>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Business Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8DAA14" w14:textId="77777777" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="371A3D81" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="00702BA5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I am requesting approval to attend Intelex Ignite, Intelex’s annual user conference for EHSQ and ESG professionals. The conference provides practical training, product updates, customer case studies and networking opportunities designed to help organizations maximize the value of their Intelex investment and improve EHSQ performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033CAD32" w14:textId="04B66079" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00585C30">
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t>Key Benefits to the Business</w:t>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Business Value</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C2ABA9" w14:textId="434F64ED" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="49CCF728" w14:textId="77777777" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00585C30">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maximize Our Intelex Investment</w:t>
       </w:r>
-      <w:r w:rsidR="008A7FFA" w:rsidRPr="00585C30">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t>Gain practical knowledge to improve platform utilization, strengthen user adoption, optimize workflows, and make better use of existing Intelex capabilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F406FE6" w14:textId="4DB4B6A3" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="5732A8E0" w14:textId="77777777" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00585C30">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t>Gain Insight into Product Roadmap &amp; Innovation (including AI)</w:t>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Apply Proven Approaches to Current Challenges</w:t>
       </w:r>
-      <w:r w:rsidR="008A7FFA" w:rsidRPr="00585C30">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t>Learn from customer case studies, industry peers, and Intelex experts addressing similar EHSQ challenges and identify approaches that may be applicable within our organization.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4611ADFC" w14:textId="3F38D3C2" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="4D858712" w14:textId="77777777" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00585C30">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t>Learn Best Practices from Industry Peers</w:t>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prepare for Future Innovation</w:t>
       </w:r>
-      <w:r w:rsidR="008A7FFA" w:rsidRPr="00585C30">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...28 lines deleted...]
-        <w:br/>
+        <w:t>Gain insight into upcoming product capabilities, roadmap priorities, and AI developments to help inform future planning and ensure we are prepared to take advantage of relevant innovations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4C77D0" w14:textId="3D577C71" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="2682A056" w14:textId="60371874" w:rsidR="009F4E90" w:rsidRPr="00A9634B" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00585C30">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Access </w:t>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bring Actionable Improvements Back to the Business</w:t>
       </w:r>
-      <w:r w:rsidR="73A1F49D" w:rsidRPr="00585C30">
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Identify practical recommendations, quick wins, and opportunities to improve efficiency, reporting, system adoption, and overall program performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69983B15" w14:textId="7AA7A9E9" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00A9634B" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00585C30">
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...23 lines deleted...]
-        <w:br/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>My Learning Objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239D232E" w14:textId="77777777" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
+    <w:p w14:paraId="101F7969" w14:textId="6E9DC48B" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00A9634B" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I will prioritize sessions focused on our current priorities, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424A9D3A" w14:textId="38729B42" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00585C30">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t>Strengthen Our Internal Strategy</w:t>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="008A7FFA" w:rsidRPr="00585C30">
-[...5 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Session Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585C30">
-[...5 lines deleted...]
-        <w:t>The insights gained can be shared back with the team to improve processes, drive efficiencies, and support our broader safety and compliance goals.</w:t>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5B7386" w14:textId="7A22F219" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="008A7FFA" w:rsidP="6D59A3D5">
-[...96 lines deleted...]
-    <w:p w14:paraId="4838B3AA" w14:textId="6243A9DC" w:rsidR="00912D03" w:rsidRPr="00A25934" w:rsidRDefault="006A6C0B" w:rsidP="00565BB7">
+    <w:p w14:paraId="6A4330D4" w14:textId="54707487" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Session Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22817063" w14:textId="69798435" w:rsidR="00702BA5" w:rsidRPr="00A9634B" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-        <w:t>Registration:</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="009B169A">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Session Name</w:t>
       </w:r>
-      <w:r w:rsidR="00F228CB" w:rsidRPr="00D85B28">
-[...21 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBF113B" w14:textId="098C9B16" w:rsidR="001B1EC7" w:rsidRDefault="0004158F" w:rsidP="00565BB7">
+    <w:p w14:paraId="105F6B0D" w14:textId="7AF1BD00" w:rsidR="00A9634B" w:rsidRPr="00702BA5" w:rsidRDefault="00A9634B" w:rsidP="00702BA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:kern w:val="0"/>
-[...28 lines deleted...]
-        <w:t>]</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Session Name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42274891" w14:textId="3CAC3414" w:rsidR="00CE52B7" w:rsidRDefault="001643EC" w:rsidP="00565BB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="612362DF" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6420CC" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC14521" w14:textId="2594E00D" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Expected Outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4385E18C" w14:textId="2232C6CE" w:rsidR="00702BA5" w:rsidRPr="00702BA5" w:rsidRDefault="00A9634B" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Within two weeks of returning, I will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08540790" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="008B6CDE">
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
-[...46 lines deleted...]
-        <w:t>]</w:t>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Share a summary of key learnings with the team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A51B342" w14:textId="72264B65" w:rsidR="2AAE73C0" w:rsidRDefault="2AAE73C0" w:rsidP="2AAE73C0">
-[...7 lines deleted...]
-        <w:br/>
+    <w:p w14:paraId="1AB2C2E8" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="008B6CDE">
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify quick-win improvements we can implement immediately.</w:t>
       </w:r>
-      <w:r w:rsidR="1C1327C6" w:rsidRPr="2D437D72">
+    </w:p>
+    <w:p w14:paraId="56EBFC78" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="008B6CDE">
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recommend opportunities to improve efficiency, reporting and system adoption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36417EA8" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="008B6CDE">
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Highlight relevant upcoming product capabilities that could benefit our organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A4BE90" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="008B6CDE">
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Propose an action plan where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2A04BF" w14:textId="12B4E273" w:rsidR="00702BA5" w:rsidRDefault="00702BA5" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Return on Investment</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FEDAB9" w14:textId="77777777" w:rsidR="00387367" w:rsidRDefault="4B074D61" w:rsidP="00387367">
-[...14 lines deleted...]
-        <w:t>Following the event, I will:</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3337"/>
+        <w:gridCol w:w="1964"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A9634B" w:rsidRPr="00E32162" w14:paraId="0797E1BB" w14:textId="77777777" w:rsidTr="00711E3B">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3293553A" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00A9634B" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Item</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="593955A8" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00A9634B" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Estimated Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9634B" w:rsidRPr="00E32162" w14:paraId="2BA64A55" w14:textId="77777777" w:rsidTr="00711E3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BB7249" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00A9634B" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference Registration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1C52ED" w14:textId="48956A0B" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00E32162" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00323D94" w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A9634B" w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[Cost]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9634B" w:rsidRPr="00E32162" w14:paraId="70D02423" w14:textId="77777777" w:rsidTr="00711E3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="257E58A7" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00A9634B" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Travel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1BB3DD" w14:textId="771714D8" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00E32162" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00323D94" w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A9634B" w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[Cost]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9634B" w:rsidRPr="00E32162" w14:paraId="1C7A453B" w14:textId="77777777" w:rsidTr="00711E3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C07407B" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00A9634B" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Accommodation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D41B2EF" w14:textId="7E60EADB" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00E32162" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A9634B" w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[Cost]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9634B" w:rsidRPr="00E32162" w14:paraId="0F6B2927" w14:textId="77777777" w:rsidTr="00711E3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BEAA13" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00A9634B" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Estimated Investment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="428F52E0" w14:textId="671ED735" w:rsidR="00A9634B" w:rsidRPr="00E32162" w:rsidRDefault="00E32162" w:rsidP="00711E3B">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A9634B" w:rsidRPr="00E32162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[Total]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0701759E" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="00A9634B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0640055D" w14:textId="0FA34E59" w:rsidR="00A9634B" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="00A9634B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I will minimize costs by booking early and selecting the most cost-effective travel and accommodation options.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621CFBB6" w14:textId="77777777" w:rsidR="005346C2" w:rsidRDefault="4B074D61" w:rsidP="00F124D2">
-[...19 lines deleted...]
-        <w:t>Share a summary of key takeaways with the team</w:t>
+    <w:p w14:paraId="4350C788" w14:textId="26F62D84" w:rsidR="00A9634B" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="00702BA5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Return on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00702BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E62885E" w14:textId="2F97802D" w:rsidR="004E039E" w:rsidRPr="002715FB" w:rsidRDefault="4B074D61" w:rsidP="00F124D2">
-[...19 lines deleted...]
-        <w:t>Identify quick-win optimizations we can implement</w:t>
+    <w:p w14:paraId="7ABEF4AE" w14:textId="77777777" w:rsidR="00A9634B" w:rsidRPr="00A9634B" w:rsidRDefault="00A9634B" w:rsidP="00A9634B">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9634B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The knowledge gained from Ignite will help us maximize the value of our Intelex investment, identify opportunities to improve operational efficiency, and ensure we are making informed decisions about future platform capabilities. By sharing these learnings across the team, the benefits of attending will extend well beyond the conference itself.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2554CEEC" w14:textId="3819BC88" w:rsidR="008A7FFA" w:rsidRPr="004E039E" w:rsidRDefault="4B074D61" w:rsidP="00F124D2">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0F40FA80" w14:textId="3748B11A" w:rsidR="00CE7B5F" w:rsidRPr="00A9634B" w:rsidRDefault="00CE7B5F" w:rsidP="00A9634B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E40B752" w14:textId="5AF75DA4" w:rsidR="008A7FFA" w:rsidRPr="00585C30" w:rsidRDefault="4B074D61" w:rsidP="6D59A3D5">
-[...103 lines deleted...]
-    <w:sectPr w:rsidR="00CE7B5F" w:rsidRPr="00585C30" w:rsidSect="00402623">
+    <w:sectPr w:rsidR="00CE7B5F" w:rsidRPr="00A9634B" w:rsidSect="00402623">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2001" w:right="1440" w:bottom="1440" w:left="1440" w:header="451" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47E4D1AA" w14:textId="77777777" w:rsidR="009D7842" w:rsidRDefault="009D7842" w:rsidP="00464F60">
+    <w:p w14:paraId="1C68E434" w14:textId="77777777" w:rsidR="00101F65" w:rsidRDefault="00101F65" w:rsidP="00464F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75F87A8A" w14:textId="77777777" w:rsidR="009D7842" w:rsidRDefault="009D7842" w:rsidP="00464F60">
+    <w:p w14:paraId="583D22D1" w14:textId="77777777" w:rsidR="00101F65" w:rsidRDefault="00101F65" w:rsidP="00464F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -1217,61 +1390,61 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="4F07DC52" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-76.25pt;margin-top:39.2pt;width:616.2pt;height:9.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0DhWQrAIAAEMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvqS9LKgThG06DCg&#10;aIO1Q58VWYoNyKImKXGyrx8lXxJ0WTEMe7EpkYeXQ5HXN7tGka2wrgZd0OwspURoDmWt1wX9/nL/&#10;6YoS55kumQItCroXjt7MP364bs1M5FCBKoUl6ES7WWsKWnlvZknieCUa5s7ACI1KCbZhHo92nZSW&#10;tei9UUmephdJC7Y0FrhwDm/vOiWdR/9SCu6fpHTCE1VQzM3Hr43fVfgm82s2W1tmqpr3abB/yKJh&#10;tcago6s75hnZ2Po3V03NLTiQ/oxDk4CUNRexBqwmS99U81wxI2ItSI4zI03u/7nlj9tns7RIQ2vc&#10;zKEYqthJ24Q/5kd2kaz9SJbYecLx8vIqv0jTjBKOuizP0nwa2EwOaGOd/yKgIUEoqMVmRI7Y9sH5&#10;znQw6akr72ulouzQpBOIAaw3jcj4LMStsmTLsKGMc6H9pA+7dseAySRN3wHlJ0EXWNE7oOwkKEPM&#10;e6iBlpAfsrMeSlO1JiyMCb5Lx5kSZc9xMLJs5ELpUJeGwE3HWrhJDv2Kkt8rEeyU/iYkqUvsUP5n&#10;zrJOVbFSdFRm56GGzv3Icsw3OgyeJcYfffcOwpi+7cfAUm8foCJO4gj+C4pHRIwM2o/gptZgT1Wm&#10;/Bi5sx9I6qgJLK2g3C8tsdDtAWf4fY1v84E5v2QWBx9bgcvMP+FHKmgLCr1ESQX256n7YI/ziFpK&#10;WlwkBXU/NswKStRXjS/3czadhs0TD9PzyxwP9lizOtboTXML+LRxrjC7KAZ7rwZRWmhecectQlRU&#10;Mc0xdkG5t8Ph1ncLDrcmF4tFNMNtY5h/0M+GB+eB1TB7L7tXZk0/oB5H+xGGpcNmb+a0sw1IDYuN&#10;B1nHIT7w2vONmyo+nH6rhlV4fI5Wh90//wUAAP//AwBQSwMEFAAGAAgAAAAhAI8qMKvgAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SGyt3aohTYhTIQRsDJQOjG58TVLisxU7&#10;TdpfjzuV8fQ+vfddsZlMx07Y+9aShMVcAEOqrG6plrD7fp+tgfmgSKvOEko4o4dNeX9XqFzbkb7w&#10;tA01iyXkcyWhCcHlnPuqQaP83DqkmB1sb1SIZ19z3asxlpuOL4V44ka1FBca5fC1wep3OxgJh6O4&#10;rMbjzyV87Oj89pm6QXkn5ePD9PIMLOAUbjBc9aM6lNFpbwfSnnUSZotkmURWQrpeAbsSIs0yYHsJ&#10;WZoALwv+/4fyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHQOFZCsAgAAQwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI8qMKvgAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAABgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;" fillcolor="#f56fef [3206]" stroked="f" strokeweight="1pt">
               <v:fill color2="#01ad9b [3207]" angle="90" colors="0 #f56fef;21627f #8857e9;43254f #4f68e9;1 #01ad9b" focus="100%" type="gradient">
                 <o:fill v:ext="view" type="gradientUnscaled"/>
               </v:fill>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4902EC45" w14:textId="77777777" w:rsidR="009D7842" w:rsidRDefault="009D7842" w:rsidP="00464F60">
+    <w:p w14:paraId="25C49F92" w14:textId="77777777" w:rsidR="00101F65" w:rsidRDefault="00101F65" w:rsidP="00464F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72ADD8AD" w14:textId="77777777" w:rsidR="009D7842" w:rsidRDefault="009D7842" w:rsidP="00464F60">
+    <w:p w14:paraId="0DBF0E59" w14:textId="77777777" w:rsidR="00101F65" w:rsidRDefault="00101F65" w:rsidP="00464F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AF3A713" w14:textId="284FC6A2" w:rsidR="00464F60" w:rsidRDefault="24FFF0D2" w:rsidP="00AD0B12">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-705"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -1515,50 +1688,827 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="7C17DC02" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-76.25pt;margin-top:-34.35pt;width:616.2pt;height:9.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0DhWQrAIAAEMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvqS9LKgThG06DCg&#10;aIO1Q58VWYoNyKImKXGyrx8lXxJ0WTEMe7EpkYeXQ5HXN7tGka2wrgZd0OwspURoDmWt1wX9/nL/&#10;6YoS55kumQItCroXjt7MP364bs1M5FCBKoUl6ES7WWsKWnlvZknieCUa5s7ACI1KCbZhHo92nZSW&#10;tei9UUmephdJC7Y0FrhwDm/vOiWdR/9SCu6fpHTCE1VQzM3Hr43fVfgm82s2W1tmqpr3abB/yKJh&#10;tcago6s75hnZ2Po3V03NLTiQ/oxDk4CUNRexBqwmS99U81wxI2ItSI4zI03u/7nlj9tns7RIQ2vc&#10;zKEYqthJ24Q/5kd2kaz9SJbYecLx8vIqv0jTjBKOuizP0nwa2EwOaGOd/yKgIUEoqMVmRI7Y9sH5&#10;znQw6akr72ulouzQpBOIAaw3jcj4LMStsmTLsKGMc6H9pA+7dseAySRN3wHlJ0EXWNE7oOwkKEPM&#10;e6iBlpAfsrMeSlO1JiyMCb5Lx5kSZc9xMLJs5ELpUJeGwE3HWrhJDv2Kkt8rEeyU/iYkqUvsUP5n&#10;zrJOVbFSdFRm56GGzv3Icsw3OgyeJcYfffcOwpi+7cfAUm8foCJO4gj+C4pHRIwM2o/gptZgT1Wm&#10;/Bi5sx9I6qgJLK2g3C8tsdDtAWf4fY1v84E5v2QWBx9bgcvMP+FHKmgLCr1ESQX256n7YI/ziFpK&#10;WlwkBXU/NswKStRXjS/3czadhs0TD9PzyxwP9lizOtboTXML+LRxrjC7KAZ7rwZRWmhecectQlRU&#10;Mc0xdkG5t8Ph1ncLDrcmF4tFNMNtY5h/0M+GB+eB1TB7L7tXZk0/oB5H+xGGpcNmb+a0sw1IDYuN&#10;B1nHIT7w2vONmyo+nH6rhlV4fI5Wh90//wUAAP//AwBQSwMEFAAGAAgAAAAhALwarZnhAAAADQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SGyt3apNmhCnQgjYGCgdGK+xm6TEZyt2&#10;mrS/HneC7T4evfdcsZ1Mx866960lCYu5AKapsqqlWsL+6222AeYDksLOkpZw0R625f1dgbmyI33q&#10;8y7ULIaQz1FCE4LLOfdVow36uXWa4u5oe4Mhtn3NVY9jDDcdXwqRcIMtxQsNOv3S6OpnNxgJx5O4&#10;rsbT9zW87+ny+pG6Ab2T8vFhen4CFvQU/mC46Ud1KKPTwQ6kPOskzBbr5TqysUo2KbAbItIsA3aI&#10;o1WWAC8L/v+L8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0DhWQrAIAAEMGAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC8Gq2Z4QAAAA0BAAAP&#10;AAAAAAAAAAAAAAAAAAYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" fillcolor="#f56fef [3206]" stroked="f" strokeweight="1pt">
               <v:fill color2="#01ad9b [3207]" angle="90" colors="0 #f56fef;21627f #8857e9;43254f #4f68e9;1 #01ad9b" focus="100%" type="gradient">
                 <o:fill v:ext="view" type="gradientUnscaled"/>
               </v:fill>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000A991"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49E43134"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21504454"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="13A623DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28CF35C2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3CAAA984"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29A84D70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00D2BEC8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A260BD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90F6AFCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A3A7B69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A302039C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47595A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB768CE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1627,51 +2577,313 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C457C0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E22C6474"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6323041E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FAEA6A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EEF17B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54DAA50C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1774,51 +2986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F34C4D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="75FE0360">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E68E9AD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7A3CBCEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1861,224 +3073,283 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="503EA938">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="42AC2030">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="163326405">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1955822518">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="245696526">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="749472466">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1798446425">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1955822518">
+  <w:num w:numId="6" w16cid:durableId="1494564177">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1863784959">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1099370261">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="988824294">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1740517333">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2109885061">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="normal"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A7FFA"/>
     <w:rsid w:val="00034A3A"/>
     <w:rsid w:val="0004158F"/>
     <w:rsid w:val="00065738"/>
     <w:rsid w:val="00082A81"/>
     <w:rsid w:val="0008566E"/>
     <w:rsid w:val="000908E1"/>
+    <w:rsid w:val="000C1D0A"/>
+    <w:rsid w:val="000E09A3"/>
+    <w:rsid w:val="000E36C5"/>
+    <w:rsid w:val="00101F65"/>
+    <w:rsid w:val="00111382"/>
+    <w:rsid w:val="001442C9"/>
+    <w:rsid w:val="00147510"/>
     <w:rsid w:val="0016382B"/>
     <w:rsid w:val="001643EC"/>
     <w:rsid w:val="00195020"/>
     <w:rsid w:val="001B1EC7"/>
     <w:rsid w:val="001C072D"/>
     <w:rsid w:val="001C3027"/>
     <w:rsid w:val="001D0B93"/>
     <w:rsid w:val="001E5C79"/>
     <w:rsid w:val="001F0A98"/>
     <w:rsid w:val="00236046"/>
     <w:rsid w:val="002715FB"/>
     <w:rsid w:val="00297AF5"/>
     <w:rsid w:val="002A7F64"/>
     <w:rsid w:val="002B357B"/>
+    <w:rsid w:val="002C123D"/>
     <w:rsid w:val="002C66F2"/>
     <w:rsid w:val="002D51ED"/>
     <w:rsid w:val="00317662"/>
+    <w:rsid w:val="00323A9A"/>
+    <w:rsid w:val="00323D94"/>
     <w:rsid w:val="00337877"/>
     <w:rsid w:val="00361B8D"/>
     <w:rsid w:val="00371E78"/>
     <w:rsid w:val="00375198"/>
     <w:rsid w:val="00387367"/>
     <w:rsid w:val="003B4958"/>
     <w:rsid w:val="004015EB"/>
     <w:rsid w:val="00402623"/>
     <w:rsid w:val="00457FF0"/>
     <w:rsid w:val="00464F60"/>
     <w:rsid w:val="00484DED"/>
     <w:rsid w:val="004E039E"/>
     <w:rsid w:val="004E120F"/>
     <w:rsid w:val="00501909"/>
     <w:rsid w:val="00506611"/>
+    <w:rsid w:val="00524439"/>
+    <w:rsid w:val="005249F6"/>
     <w:rsid w:val="005346C2"/>
+    <w:rsid w:val="005437C4"/>
     <w:rsid w:val="00565BB7"/>
     <w:rsid w:val="0057703A"/>
     <w:rsid w:val="00585C30"/>
+    <w:rsid w:val="005A6AB5"/>
+    <w:rsid w:val="006067FD"/>
     <w:rsid w:val="00626877"/>
     <w:rsid w:val="00650EAC"/>
     <w:rsid w:val="006A6C0B"/>
     <w:rsid w:val="006B0619"/>
     <w:rsid w:val="006C20E9"/>
     <w:rsid w:val="006C5901"/>
     <w:rsid w:val="006E195D"/>
     <w:rsid w:val="006E5448"/>
+    <w:rsid w:val="006F60CA"/>
+    <w:rsid w:val="00702BA5"/>
+    <w:rsid w:val="007313A7"/>
     <w:rsid w:val="00761C6D"/>
+    <w:rsid w:val="00775618"/>
     <w:rsid w:val="0078681C"/>
     <w:rsid w:val="007C602D"/>
     <w:rsid w:val="007D703E"/>
     <w:rsid w:val="007E1ABA"/>
     <w:rsid w:val="007F11D3"/>
     <w:rsid w:val="00822E2C"/>
     <w:rsid w:val="008A7FFA"/>
+    <w:rsid w:val="008B6CDE"/>
     <w:rsid w:val="008F72AA"/>
     <w:rsid w:val="0090316C"/>
     <w:rsid w:val="00912D03"/>
     <w:rsid w:val="00924565"/>
     <w:rsid w:val="0099504A"/>
     <w:rsid w:val="009A55BB"/>
     <w:rsid w:val="009B169A"/>
     <w:rsid w:val="009C2537"/>
     <w:rsid w:val="009D46AE"/>
     <w:rsid w:val="009D7842"/>
+    <w:rsid w:val="009F4E90"/>
     <w:rsid w:val="00A25934"/>
     <w:rsid w:val="00A93A38"/>
     <w:rsid w:val="00A94BA0"/>
+    <w:rsid w:val="00A9634B"/>
     <w:rsid w:val="00AB030E"/>
     <w:rsid w:val="00AD0B12"/>
     <w:rsid w:val="00AD1288"/>
     <w:rsid w:val="00AE1BC8"/>
     <w:rsid w:val="00B228A3"/>
+    <w:rsid w:val="00B2319D"/>
     <w:rsid w:val="00B41C08"/>
     <w:rsid w:val="00B44377"/>
     <w:rsid w:val="00B7606F"/>
     <w:rsid w:val="00BD6096"/>
+    <w:rsid w:val="00BD7AE0"/>
+    <w:rsid w:val="00C17B17"/>
     <w:rsid w:val="00C648EC"/>
     <w:rsid w:val="00CA511D"/>
     <w:rsid w:val="00CB76CB"/>
     <w:rsid w:val="00CC3D73"/>
     <w:rsid w:val="00CE52B7"/>
     <w:rsid w:val="00CE7B5F"/>
     <w:rsid w:val="00CF1E4B"/>
+    <w:rsid w:val="00D64108"/>
     <w:rsid w:val="00D85B28"/>
     <w:rsid w:val="00D85B6D"/>
     <w:rsid w:val="00DA4F79"/>
     <w:rsid w:val="00DE23D1"/>
+    <w:rsid w:val="00E32162"/>
     <w:rsid w:val="00E75705"/>
     <w:rsid w:val="00E75C1A"/>
+    <w:rsid w:val="00EB0975"/>
     <w:rsid w:val="00F124D2"/>
     <w:rsid w:val="00F228CB"/>
     <w:rsid w:val="00F348D4"/>
     <w:rsid w:val="00F56801"/>
     <w:rsid w:val="00F638DC"/>
     <w:rsid w:val="00F63ABE"/>
     <w:rsid w:val="00F97EF5"/>
     <w:rsid w:val="09516097"/>
     <w:rsid w:val="09FCB2C8"/>
     <w:rsid w:val="0A09FCF6"/>
     <w:rsid w:val="11CCA5A3"/>
     <w:rsid w:val="1C1327C6"/>
     <w:rsid w:val="1C4A4069"/>
     <w:rsid w:val="1FE75D50"/>
     <w:rsid w:val="24FFF0D2"/>
     <w:rsid w:val="2AAE73C0"/>
     <w:rsid w:val="2D437D72"/>
     <w:rsid w:val="31BA4B66"/>
     <w:rsid w:val="40E881C9"/>
     <w:rsid w:val="480BAA10"/>
     <w:rsid w:val="4B074D61"/>
     <w:rsid w:val="569C6CF3"/>
     <w:rsid w:val="59FDA0BF"/>
     <w:rsid w:val="5A17C0CA"/>
     <w:rsid w:val="601E6E1C"/>
     <w:rsid w:val="6880AC76"/>
     <w:rsid w:val="6BAAE12E"/>
     <w:rsid w:val="6D59A3D5"/>
     <w:rsid w:val="70C698E3"/>
     <w:rsid w:val="73A1F49D"/>
     <w:rsid w:val="76395FF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64AEB4B7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9F169E38-B7DF-4A98-8E69-4EC926D44BF8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
@@ -2443,50 +3714,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001442C9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008A7FFA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1A37CF" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -3034,50 +4306,139 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00464F60"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00464F60"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00464F60"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Compact">
+    <w:name w:val="Compact"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A9634B"/>
+    <w:pPr>
+      <w:spacing w:before="36" w:after="36" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A9634B"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A9634B"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table">
+    <w:name w:val="Table"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A9634B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr>
+        <w:jc w:val="left"/>
+      </w:tblPr>
+      <w:trPr>
+        <w:jc w:val="left"/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:vAlign w:val="bottom"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
+    <w:name w:val="First Paragraph"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A9634B"/>
+    <w:pPr>
+      <w:spacing w:before="180" w:after="180" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Ignite 2026 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -3355,57 +4716,72 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{bd405cd3-134b-4619-9558-2f19af889d19}" enabled="1" method="Standard" siteId="{0f634ac3-b39f-41a6-83ba-8f107876c692}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>0</Pages>
-[...1 lines deleted...]
-  <Characters>0</Characters>
+  <Pages>2</Pages>
+  <Words>376</Words>
+  <Characters>2149</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>0</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>2520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Romanini, Tiffany</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>